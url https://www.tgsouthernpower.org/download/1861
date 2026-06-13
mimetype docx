--- v0 (2026-04-21)
+++ v1 (2026-06-13)
@@ -37,51 +37,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D51AD7" w:rsidRDefault="00D51AD7" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D51AD7" w:rsidRDefault="00D51AD7" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D51AD7" w:rsidRDefault="004F654E" w:rsidP="004F35D0">
+    <w:p w:rsidR="00D51AD7" w:rsidRDefault="004F0096" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:pict>
           <v:rect id="_x0000_s2061" style="position:absolute;margin-left:37.55pt;margin-top:0;width:456.75pt;height:385.9pt;z-index:251660288">
             <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="009A1815" w:rsidRPr="00B6322F" w:rsidRDefault="009A1815">
                   <w:pPr>
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
@@ -887,57 +887,82 @@
     </w:p>
     <w:p w:rsidR="00D51AD7" w:rsidRDefault="00D51AD7" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B05B1" w:rsidRDefault="003B05B1" w:rsidP="003B05B1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B05B1" w:rsidRDefault="003B05B1" w:rsidP="003B05B1">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="003B05B1" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7286"/>
+        </w:tabs>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="003B05B1" w:rsidRPr="003B05B1" w:rsidRDefault="003B05B1" w:rsidP="003B05B1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                         </w:t>
       </w:r>
       <w:r w:rsidR="00B6322F" w:rsidRPr="003B05B1">
         <w:rPr>
           <w:b/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">Superintending Engineer,    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B6322F" w:rsidRPr="003B05B1" w:rsidRDefault="003B05B1" w:rsidP="003B05B1">
       <w:pPr>
@@ -1584,51 +1609,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">registered contractors of TGSPDCL, for the following works, who are having valid electrical license along with valid registration with TGSPDCL and having experience in respective field of works, who are interested, can have tender schedules by making payment of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rs. 708/-(GST including @ 18 %) </w:t>
+        <w:t xml:space="preserve">Rs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/-(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.O </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GST) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>towards specification</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
@@ -1759,200 +1824,219 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Bhongir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D0E">
+      <w:r w:rsidR="00C43CF3" w:rsidRPr="0080380D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0364">
+        <w:t>12.05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080380D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">.04.2026 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">till 13:00Hrs and filed tenders will be received </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>upto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="40"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D0E">
+      <w:r w:rsidR="00C43CF3" w:rsidRPr="0080380D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...5 lines deleted...]
-          <w:spacing w:val="40"/>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080380D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63D0E">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3" w:rsidRPr="0080380D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.04.2026 till</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E63D0E" w:rsidRPr="00E63D0E">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63D0E">
+        <w:t>.2026 till</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63D0E" w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>15:00Hrs</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; opened on  </w:t>
+        <w:t>15:00Hrs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0364">
+        <w:t xml:space="preserve"> &amp; opened on </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3" w:rsidRPr="0080380D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.04.2026</w:t>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">16:00 Hrs </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="120"/>
           <w:sz w:val="16"/>
@@ -2314,79 +2398,68 @@
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tender</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="19"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D0E">
+      <w:r w:rsidR="00DC1C2E" w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>schedule</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D0E">
+      <w:r w:rsidR="00DC1C2E" w:rsidRPr="00E63D0E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="19"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10169" w:type="dxa"/>
         <w:tblInd w:w="221" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="4163"/>
         <w:gridCol w:w="1267"/>
         <w:gridCol w:w="1240"/>
@@ -2612,51 +2685,51 @@
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Rs </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2A33">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(W.O. GST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRDefault="009A1815" w:rsidP="008A72E1">
+          <w:p w:rsidR="009A1815" w:rsidRDefault="009A1815" w:rsidP="00DC1C2E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="176" w:hanging="53"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Spec.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
@@ -2674,51 +2747,69 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>per</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>each      ( W.GST)</w:t>
+              <w:t>each      ( W</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.O </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>GST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009A1815" w:rsidRDefault="009A1815" w:rsidP="008A72E1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="52" w:right="47"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
@@ -2801,51 +2892,69 @@
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009A1815" w:rsidRDefault="009A1815" w:rsidP="008A72E1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="52" w:right="52"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>paid( W.GST)</w:t>
+              <w:t>paid( W.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>O.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>GST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009A1815" w:rsidRDefault="009A1815" w:rsidP="008A72E1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="409" w:right="146" w:hanging="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3142,203 +3251,230 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,00,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E63D0E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>708-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E63D0E">
+              <w:t>600</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1815" w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1815" w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="00AF6F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="52" w:right="50"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23,600/-</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> General (40)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A1815" w:rsidTr="00E63D0E">
+      <w:tr w:rsidR="00AF6F51" w:rsidTr="00E63D0E">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="243" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>41/26-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="100" w:right="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Execution of</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3427,253 +3563,280 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bhongir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="124"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="64"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,00,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="124"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E63D0E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>708-</w:t>
+              <w:t>600</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="124"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="52" w:right="50"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23,600/-</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SC (41)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A1815" w:rsidTr="00E63D0E">
+      <w:tr w:rsidR="00AF6F51" w:rsidTr="00E63D0E">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="243" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>42/26-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Execution of</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3779,253 +3942,280 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bhongir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="124"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="64"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,00,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="124"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E63D0E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>708-</w:t>
+              <w:t>600</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="124"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="52" w:right="50"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23,600/-</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>General(42)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A1815" w:rsidTr="00E63D0E">
+      <w:tr w:rsidR="00AF6F51" w:rsidTr="00E63D0E">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="242" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>43/26-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:line="235" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Execution of</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4104,253 +4294,280 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bhongir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="122"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="64"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,00,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="122"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E63D0E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>708-</w:t>
+              <w:t>600</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="122"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="52" w:right="50"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23,600/-</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>General(43)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A1815" w:rsidTr="00E63D0E">
+      <w:tr w:rsidR="00AF6F51" w:rsidTr="00E63D0E">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="242" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>44/26-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:line="235" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Execution of</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4456,267 +4673,294 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bhongir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="122"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="64"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,00,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="122"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E63D0E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>708-</w:t>
+              <w:t>600</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="122"/>
+              <w:spacing w:before="123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="52" w:right="50"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23,600/-</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>General(44)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A1815" w:rsidTr="00E63D0E">
+      <w:tr w:rsidR="00AF6F51" w:rsidTr="00E63D0E">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="242" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>45/26-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="242" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:line="235" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Execution of</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4793,358 +5037,423 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bhongir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="122"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="00BA640B">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="00BA640B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="122"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,00,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="122"/>
+              <w:spacing w:before="123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E63D0E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>708-</w:t>
+              <w:t>600</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="122"/>
+              <w:spacing w:before="123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="0034473B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="52" w:right="50"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23,600/-</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A1815" w:rsidRPr="00E63D0E" w:rsidRDefault="009A1815" w:rsidP="009A1815">
+          <w:p w:rsidR="00AF6F51" w:rsidRPr="00E63D0E" w:rsidRDefault="00AF6F51" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="122"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63D0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    General(45)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E63D0E" w:rsidRDefault="00E63D0E" w:rsidP="009A1815">
-      <w:pPr>
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6597"/>
+          <w:tab w:val="left" w:pos="7286"/>
         </w:tabs>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="004F35D0" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="004F35D0" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6597"/>
+          <w:tab w:val="left" w:pos="8350"/>
         </w:tabs>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">/ </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00953E29">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="00AF0DC2" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F35D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                            Superintending Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="00AF0DC2" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Signature of Bidder/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00953E29">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Operation Circle, </w:t>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operation circle::</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00953E29">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yadadri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00953E29">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00953E29">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bhongir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00953E29">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00E85960" w:rsidRPr="00E85960" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:right="-1231"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697F62">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85960">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5820,51 +6129,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>registration</w:t>
       </w:r>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
+    <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="004429FD">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="89"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7262,61 +7571,59 @@
         <w:ind w:left="464"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      List of works: </w:t>
       </w:r>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-        <w:t>Poles(</w:t>
+      <w:r w:rsidR="005E324E" w:rsidRPr="00566279">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Poles (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)    Length (KM)           DTR Structure</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="464"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7329,216 +7636,162 @@
     <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="4724"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="230" w:lineRule="atLeast"/>
         <w:ind w:left="464" w:right="663"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">     33KV/11 KV/LT          20                   01                              </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">     33KV/11 KV/LT          20                   01                              05 No's</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="004429FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004429FD" w:rsidRPr="004429FD" w:rsidRDefault="00E85960" w:rsidP="004429FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="004429FD" w:rsidRPr="004429FD">
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004429FD">
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004429FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Work should be carried out in Last 5 financial </w:t>
+      </w:r>
+      <w:r w:rsidR="004429FD" w:rsidRPr="004429FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>years (any one of the Financial Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E85960" w:rsidRPr="004429FD" w:rsidRDefault="00E85960" w:rsidP="004429FD">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="4724"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="230" w:lineRule="atLeast"/>
-        <w:ind w:left="464" w:right="663"/>
+        <w:ind w:left="464" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004429FD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00566279">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ii) Experience certificate should be issued by not </w:t>
+      </w:r>
+      <w:r w:rsidR="004429FD" w:rsidRPr="004429FD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00566279">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>below the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004429FD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...98 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cadre of DEE/OP's</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="89"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566279">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8453,280 +8706,357 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The contractors belonging to SC/ST community the EMD is exempted. for exemption of EMD community certificate of the firm's proprietor is to be submitted</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="4724"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="230" w:lineRule="atLeast"/>
         <w:ind w:left="464" w:right="663"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00352864" w:rsidRDefault="00352864" w:rsidP="00E85960">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00566279">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) Validity period of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3" w:rsidRPr="00566279">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bid:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00566279">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  120 days</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="004F35D0" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="004F35D0" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00566279">
-[...6 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00566279">
-[...17 lines deleted...]
-    <w:p w:rsidR="00E85960" w:rsidRPr="00566279" w:rsidRDefault="00E85960" w:rsidP="00E85960">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="00AF0DC2" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F35D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                            Superintending Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="00AF0DC2" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Signature of Bidder/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tenderer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operation circle::</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yadadri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF0DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bhongir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00E85960" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1830"/>
+          <w:tab w:val="left" w:pos="6597"/>
         </w:tabs>
-        <w:spacing w:before="13"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="907" w:firstLine="4883"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E85960" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1830"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="369" w:lineRule="auto"/>
         <w:ind w:left="1170" w:right="307"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E85960" w:rsidRDefault="00E85960" w:rsidP="00E85960">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6597"/>
+          <w:tab w:val="left" w:pos="1830"/>
         </w:tabs>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...110 lines deleted...]
-    <w:p w:rsidR="00E85960" w:rsidRDefault="00E85960" w:rsidP="00E85960">
+        <w:spacing w:before="8" w:line="369" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:right="307"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="00E85960">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1830"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="369" w:lineRule="auto"/>
         <w:ind w:left="1170" w:right="307"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E85960" w:rsidRDefault="00E85960" w:rsidP="00E85960">
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="00E85960">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1830"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="369" w:lineRule="auto"/>
         <w:ind w:left="1170" w:right="307"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="00E85960">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1830"/>
+        </w:tabs>
+        <w:spacing w:before="8" w:line="369" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:right="307"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="009F719B" w:rsidRDefault="009F719B" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009F719B" w:rsidRDefault="009F719B" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009F719B" w:rsidRDefault="009F719B" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -9074,51 +9404,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Cost of tender schedule Rs.708-00</w:t>
+        <w:t>. Cost of tender schedule Rs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-00</w:t>
       </w:r>
       <w:r w:rsidR="00945894" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> DD No ______________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004B0895" w:rsidRPr="00453C86" w:rsidRDefault="004B0895" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -9953,51 +10299,83 @@
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007963CD" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Written representation along with cost </w:t>
       </w:r>
       <w:r w:rsidR="002A0364">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>of tender schedule on or before 27.04.2026</w:t>
+        <w:t xml:space="preserve">of tender schedule on or before </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0364">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0364">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007963CD" w:rsidRPr="00453C86" w:rsidRDefault="004F35D0" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002A0364">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -10027,51 +10405,83 @@
     <w:p w:rsidR="007963CD" w:rsidRPr="00453C86" w:rsidRDefault="007963CD" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00453C86" w:rsidRDefault="007963CD" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8)  The cost of tender schedule at (Rs.708-00 including GST) each in the shape of DD, drawn in favour</w:t>
+        <w:t>8)  The cost of tender schedule at (Rs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Without</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GST) each in the shape of DD, drawn in favour</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F43658" w:rsidRPr="00453C86" w:rsidRDefault="00453C86" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="007963CD" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10172,87 +10582,89 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F43658" w:rsidRPr="00453C86" w:rsidRDefault="00F43658" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00453C86" w:rsidRDefault="00F43658" w:rsidP="004F35D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00453C86" w:rsidRDefault="00F43658" w:rsidP="003465F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9)  </w:t>
       </w:r>
       <w:r w:rsidR="004F35D0" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sealed will be received specification wise for the above works by the Divisional Engineer, Technical </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453C86" w:rsidRDefault="00453C86" w:rsidP="004F35D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00453C86" w:rsidRDefault="00453C86" w:rsidP="003465F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>circle</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
@@ -10286,53 +10698,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bhongir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of Superintending Engineer, Operation at circle office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453C86" w:rsidRDefault="00453C86" w:rsidP="004F35D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00453C86" w:rsidRDefault="00453C86" w:rsidP="003465F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
@@ -10345,122 +10758,155 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bhongir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
-[...7 lines deleted...]
-        <w:t>7</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.04.2026</w:t>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15:00 hrs any they will be collected &amp; opened on 2</w:t>
-[...7 lines deleted...]
-        <w:t>7</w:t>
+        <w:t xml:space="preserve"> 15:00 hrs any they will be collected &amp; opened on </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.04.2026 </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00453C86" w:rsidRDefault="00453C86" w:rsidP="003465F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
@@ -10510,53 +10956,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bhongir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F43658" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F85D69" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, authorised by </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453C86" w:rsidRDefault="00453C86" w:rsidP="004F35D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00453C86" w:rsidRDefault="00453C86" w:rsidP="003465F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00F85D69" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Superintending Engineer, operation on be</w:t>
       </w:r>
       <w:r w:rsidR="00B31EE9" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -10608,126 +11055,161 @@
       <w:r w:rsidR="00B31EE9" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00775013" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B31EE9" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tion in the </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F43658" w:rsidRPr="00453C86" w:rsidRDefault="00453C86" w:rsidP="004F35D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00F43658" w:rsidRPr="00453C86" w:rsidRDefault="00453C86" w:rsidP="003465F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B31EE9" w:rsidRPr="00453C86">
+      <w:r w:rsidR="00C43CF3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>presence</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B31EE9" w:rsidRPr="00453C86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of contractors or their authorized representatives.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FC44EF" w:rsidRPr="004F35D0" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FC44EF" w:rsidRPr="004F35D0" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FC44EF" w:rsidRPr="004F35D0" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC44EF" w:rsidRPr="00806D75" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FC44EF" w:rsidRPr="00806D75" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8253"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00FC44EF" w:rsidRPr="00806D75" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806D75">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F35D0" w:rsidRPr="00806D75">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -10843,588 +11325,549 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00FC44EF" w:rsidRPr="00806D75" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FC44EF" w:rsidRPr="00806D75" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC44EF" w:rsidRPr="00806D75" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
-[...62 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FC44EF" w:rsidRDefault="00FC44EF" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000875AD" w:rsidRDefault="000875AD" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000875AD" w:rsidRDefault="000875AD" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000875AD" w:rsidRDefault="000875AD" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000875AD" w:rsidRDefault="000875AD" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B656A9" w:rsidRDefault="007367EF" w:rsidP="004429FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10) The sealed tender received after due date and time will be summarily rejected and returned </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B656A9" w:rsidRDefault="00B656A9" w:rsidP="004F35D0">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00775013" w:rsidRPr="00B656A9" w:rsidRDefault="004429FD" w:rsidP="004429FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
-[...5 lines deleted...]
-        <w:t>without</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ithout</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> opening</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>them. Tenders must be submitted in sealed covers in prescribed filled formats</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">them. Tenders must be submitted in sealed covers in prescribed filled </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>formats</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>along</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">along with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">self </w:t>
+      </w:r>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with the attested </w:t>
+        <w:t xml:space="preserve">attested </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>xerox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> copies of the required certificates and should be addressed to the </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Engineer, </w:t>
+        <w:t xml:space="preserve"> copies of the required certificates and should be addressed to the superintending Engineer, </w:t>
       </w:r>
       <w:r w:rsidR="00775013" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="007367EF" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>peration</w:t>
       </w:r>
       <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00775013" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00775013" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yadadri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00775013" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bhongir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00775013" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the above stated superscription</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r w:rsidR="00775013" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>otherwise</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> they will be rejected and returned without any Consideration.</w:t>
+        <w:t>otherwise they will be rejected and returned without any Consideration.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0090424F" w:rsidRPr="00B656A9" w:rsidRDefault="0090424F" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B656A9" w:rsidRDefault="0090424F" w:rsidP="004F35D0">
+    <w:p w:rsidR="00AF6F51" w:rsidRDefault="0090424F" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bid Security</w:t>
       </w:r>
       <w:r w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 2 %   + GST 18% of estimated value, shown against the each work, in the list of </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">: 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>% of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estimated value, shown against the each work, in the list of works, should </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B656A9" w:rsidRDefault="00AF6F51" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>bid</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="000F7B1D" w:rsidRPr="00B656A9" w:rsidRDefault="00B656A9" w:rsidP="004F35D0">
+        <w:t xml:space="preserve"> security. The tender not accompanied by demand draft (equivalent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>be Paid as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B656A9" w:rsidRDefault="00B656A9" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00442255" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>value of</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bid Security)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be rejected. Cheques will not be admitted towards bid security </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F7B1D" w:rsidRPr="00B656A9" w:rsidRDefault="00B656A9" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>under</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> any </w:t>
       </w:r>
       <w:r w:rsidR="004F35D0" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11802,107 +12245,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">14) Works will be awarded in cyclic order based on date of estimate sanction among the list of </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA3F79" w:rsidRPr="00B656A9" w:rsidRDefault="00B656A9" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004429FD" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contractor’s</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7B1D" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004429FD" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="004429FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004429FD" w:rsidRPr="00B656A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Division</w:t>
+      </w:r>
       <w:r w:rsidR="00CA3F79" w:rsidRPr="00B656A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>contractor</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> Division wise (works pertains to the same sub division)</w:t>
+        <w:t xml:space="preserve"> wise (works pertains to the same sub division)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F7B1D" w:rsidRPr="00B656A9" w:rsidRDefault="000F7B1D" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000F7B1D" w:rsidRPr="004F35D0" w:rsidRDefault="000F7B1D" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F35D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -13400,68 +13833,102 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00553D61" w:rsidRPr="004F35D0" w:rsidRDefault="00553D61" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00553D61" w:rsidRPr="00AF0DC2" w:rsidRDefault="00553D61" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005376BA" w:rsidRPr="00AF0DC2" w:rsidRDefault="00E569E2" w:rsidP="004F35D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="005376BA" w:rsidRPr="00AF0DC2" w:rsidRDefault="00E569E2" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8124"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3445E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A3445E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A3445E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005376BA" w:rsidRPr="00AF0DC2" w:rsidRDefault="005376BA" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E569E2" w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -16674,60 +17141,94 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FF580D" w:rsidRPr="004F35D0" w:rsidRDefault="00FF580D" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD5238" w:rsidRPr="00AF0DC2" w:rsidRDefault="00DD5238" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD5238" w:rsidRPr="00AF0DC2" w:rsidRDefault="00DD5238" w:rsidP="004F35D0">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DD5238" w:rsidRPr="00AF0DC2" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00DD5238" w:rsidRPr="00AF0DC2" w:rsidRDefault="00DD5238" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002E05FA" w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -16818,71 +17319,50 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bhongir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="002E05FA" w:rsidRPr="00AF0DC2" w:rsidRDefault="002E05FA" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC69AE" w:rsidRDefault="0097440C" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F35D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">35) The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -21002,59 +21482,90 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00915325" w:rsidRPr="004F35D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is not found satisfactory.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00915325" w:rsidRPr="004F35D0" w:rsidRDefault="00915325" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00147025" w:rsidRPr="004F35D0" w:rsidRDefault="00147025" w:rsidP="004F35D0">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00147025" w:rsidRPr="004F35D0" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00147025" w:rsidRPr="00AF0DC2" w:rsidRDefault="00147025" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F35D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A2423" w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -21516,51 +22027,67 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00915325" w:rsidRPr="002A2423">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> If any such deviation is observed, it shall lead to permanent black list of contractor and </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00915325" w:rsidRPr="002A2423" w:rsidRDefault="002A2423" w:rsidP="002A2423">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00055286">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00915325" w:rsidRPr="002A2423">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>suitable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00915325" w:rsidRPr="002A2423">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> disciplinary</w:t>
       </w:r>
       <w:r w:rsidR="00147025" w:rsidRPr="002A2423">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -21604,60 +22131,94 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0097440C" w:rsidRPr="00AF0DC2" w:rsidRDefault="0097440C" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4E28" w:rsidRPr="00AF0DC2" w:rsidRDefault="00BE4E28" w:rsidP="004F35D0">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00BE4E28" w:rsidRPr="00AF0DC2" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8017"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00BE4E28" w:rsidRPr="00AF0DC2" w:rsidRDefault="00BE4E28" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A2423" w:rsidRPr="00AF0DC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -22127,50 +22688,70 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C43CF3" w:rsidRDefault="00C43CF3" w:rsidP="004F35D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C43CF3" w:rsidRDefault="00C43CF3" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="004F35D0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -22500,51 +23081,51 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108" w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
+          <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="00C43CF3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="209" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="103" w:right="663"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Copy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22604,51 +23185,51 @@
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>certificate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>class-I contractor with TGTGSPDCL.</w:t>
+              <w:t>class-I contractor with TGSPDCL.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -22688,82 +23269,66 @@
           </w:tcPr>
           <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="108" w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
+          <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="00055286">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Valid A grade license issued by CEIG</w:t>
-[...16 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Valid A grade license issued by CEIG.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="8" w:right="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
@@ -25207,50 +25772,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> No's</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B5327F" w:rsidRPr="00491665" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4724"/>
               </w:tabs>
               <w:spacing w:before="2" w:line="230" w:lineRule="atLeast"/>
               <w:ind w:left="103" w:right="663"/>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Experience certificate should be issued by not below the cadre of DEE/OP's/ in last 5 financial years </w:t>
+            </w:r>
+            <w:r w:rsidR="00C43CF3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(any one of the financial year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B5327F" w:rsidRDefault="00B5327F" w:rsidP="009A1815">
@@ -29730,51 +30303,59 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">/ 2026-27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Tender Notice No.</w:t>
       </w:r>
       <w:r w:rsidR="00E83896">
         <w:rPr>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15B38">
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">/2026-27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>as shown in the drawings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -32916,58 +33497,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>attention.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0033361E" w:rsidRDefault="0033361E" w:rsidP="0033361E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033361E" w:rsidRPr="00FF26FA" w:rsidRDefault="0033361E" w:rsidP="0033361E">
+    <w:p w:rsidR="0033361E" w:rsidRDefault="0033361E" w:rsidP="0033361E">
       <w:pPr>
         <w:ind w:left="6123"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="64"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -33015,76 +33597,707 @@
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="52"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="0033361E" w:rsidRPr="00FF26FA" w:rsidSect="00AC69AE">
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="0033361E">
+      <w:pPr>
+        <w:ind w:left="6123"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="0033361E">
+      <w:pPr>
+        <w:ind w:left="6123"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="0033361E">
+      <w:pPr>
+        <w:ind w:left="6123"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="0033361E">
+      <w:pPr>
+        <w:ind w:left="6123"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Summary of Prices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Open-Tender Notification: 0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/2026-27 of SE/OP/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>YDD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tender Spec. No.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /2026-27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:t>Value of contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>: Rs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,00,000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve">I/We …………………………………………………………………………………… do hereby express my/ our willingness to execute the aforesaid work as per the conditions, standards, specifications, rules, and regulations etc., stipulated in the Tender Schedules at </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E"/>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>alue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve"> of the contract: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rs.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>...............................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:t>(Rupees in words……..  …………………………........................…………….…………………….……………………………………………………………………….……………………………………………. only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(Or)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">An overall tender percentage of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>excess over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve"> (in figures ………………% and in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve">words...…………………………………………………………………………………………………………………) the value of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve">contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Or)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">An overall tender percentage of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>less than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve"> (in figures ………………% and in words…………………………………………………..........................................................) the  value of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(Clearly strike out whichever is not applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E"/>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E"/>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4512">
+        <w:t>Sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4512">
+        <w:t>/-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUPERINTENDING ENGINEER </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5CC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OPERATION /YADADRI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRDefault="00A3445E" w:rsidP="002E5CC4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve">     SIGNATURE OF THE TENDERER   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="002E5CC4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4512">
+        <w:t xml:space="preserve">            WHTIH SEAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4512">
+        <w:tab/>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="003C4512" w:rsidRDefault="00A3445E" w:rsidP="00A3445E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3445E" w:rsidRPr="00FF26FA" w:rsidRDefault="00A3445E" w:rsidP="0033361E">
+      <w:pPr>
+        <w:ind w:left="6123"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A3445E" w:rsidRPr="00FF26FA" w:rsidSect="00AC69AE">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="656" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E574EE" w:rsidRDefault="00E574EE">
+    <w:p w:rsidR="00911823" w:rsidRDefault="00911823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E574EE" w:rsidRDefault="00E574EE">
+    <w:p w:rsidR="00911823" w:rsidRDefault="00911823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -33124,176 +34337,176 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E574EE" w:rsidRDefault="00E574EE">
+    <w:p w:rsidR="00911823" w:rsidRDefault="00911823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E574EE" w:rsidRDefault="00E574EE">
+    <w:p w:rsidR="00911823" w:rsidRDefault="00911823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="009A1815" w:rsidRDefault="004F654E">
+  <w:p w:rsidR="009A1815" w:rsidRDefault="004F0096">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:314.35pt;margin-top:26.15pt;width:7.65pt;height:14.5pt;z-index:-251656192;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCROpQM1QEAAI8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9lULJRos1VpVYRU&#10;LlLhAyaOnUQkHjP2brJ8PWNnswX6VvFijcfj43POjLdX09CLgybfoS1lvlpLoa3CurNNKb9/u3t1&#10;KYUPYGvo0epSHrWXV7uXL7ajK/QFttjXmgSDWF+MrpRtCK7IMq9aPYBfodOWDw3SAIG31GQ1wcjo&#10;Q59drNdvshGpdoRKe8/Z2/lQ7hK+MVqFL8Z4HURfSuYW0kppreKa7bZQNASu7dSJBjyDxQCd5UfP&#10;ULcQQOypewI1dIrQowkrhUOGxnRKJw2sJl//o+ahBaeTFjbHu7NN/v/Bqs+HB/eVRJje48QNTCK8&#10;u0f1wwuLNy3YRl8T4dhqqPnhPFqWjc4Xp6vRal/4CFKNn7DmJsM+YAKaDA3RFdYpGJ0bcDybrqcg&#10;FCffvc03GykUn+SXr/NN6kkGxXLXkQ8fNA4iBqUkbmnChsO9D5ELFEtJfMriXdf3qa29/SvBhTGT&#10;uEe6M/EwVRNXRw0V1kdWQThPCU81By3SLylGnpBS+p97IC1F/9GyE3GcloCWoFoCsIqvljJIMYc3&#10;YR67vaOuaRl59triNbtluiTlkcWJJ3c9KTxNaByrP/ep6vEf7X4DAAD//wMAUEsDBBQABgAIAAAA&#10;IQBA0GLy3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0tpRUSGpjF6&#10;MjGlePC4sFsgZWeR3bb47x1PepzMl/e+l29mO4izmXzvCGG5iEAYapzuqUX4qF7vUhA+KNJqcGQQ&#10;vo2HTXF9latMuwuV5rwPreAQ8plC6EIYMyl90xmr/MKNhvh3cJNVgc+plXpSFw63g4yjKJFW9cQN&#10;nRrNc2ea4/5kEbafVL70X+/1rjyUfVU9RvSWHBFvb+btE4hg5vAHw68+q0PBTrU7kfZiQEji9IFR&#10;hPt4BYKBZL3mcTVCulyBLHL5f0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJE6lAzV&#10;AQAAjwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEDQ&#10;YvLfAAAACQEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
           <v:textbox inset="0,0,0,0">
             <w:txbxContent>
               <w:p w:rsidR="009A1815" w:rsidRDefault="009A1815">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:before="15"/>
                   <w:ind w:left="20"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                     <w:spacing w:val="-10"/>
                   </w:rPr>
                   <w:t>2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="009A1815" w:rsidRDefault="004F654E">
+  <w:p w:rsidR="009A1815" w:rsidRDefault="004F0096">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:312.35pt;margin-top:26.15pt;width:12.65pt;height:14.65pt;z-index:-251657216;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC4eFB1QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IDxAgEy0GaIEWB&#10;9AGk/QCKoiSiEpfdpS25X98lJTl93IpeiBUfszOzo/3tNPTiZJAsuFJuN7kUxmmorWtL+fXL45sb&#10;KSgoV6senCnl2ZC8Pbx+tR99Ya6gg742KBjEUTH6UnYh+CLLSHdmULQBbxwfNoCDCvyJbVajGhl9&#10;6LOrPN9lI2DtEbQh4t2H+VAeEn7TGB0+NQ2ZIPpSMreQVkxrFdfssFdFi8p3Vi801D+wGJR13PQC&#10;9aCCEke0f0ENViMQNGGjYcigaaw2SQOr2eZ/qHnulDdJC5tD/mIT/T9Y/fH07D+jCNNbmHiASQT5&#10;J9DfSDi475RrzR0ijJ1RNTfeRsuy0VOxPI1WU0ERpBo/QM1DVscACWhqcIiusE7B6DyA88V0MwWh&#10;Y8tdvru+lkLz0fZml3MdO6hifeyRwjsDg4hFKZFnmsDV6YnCfHW9Ens5eLR9n+bau982GDPuJPKR&#10;78w8TNUkbL0oi1oqqM+sBmFOC6ebiw7whxQjJ6WU9P2o0EjRv3fsSIzVWuBaVGuhnOanpQxSzOV9&#10;mON39GjbjpFnzx3csWuNTYpeWCx0efrJkyWpMV6/fqdbL//T4ScAAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ihVW3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1ATQlxqgrB&#10;CQmRhgNHJ94mVuN1iN02/D3mBMfVPs28KTazG9gJp2A9KVguBDCk1htLnYKP+uVmDSxETUYPnlDB&#10;NwbYlJcXhc6NP1OFp13sWAqhkGsFfYxjznloe3Q6LPyIlH57Pzkd0zl13Ez6nMLdwDMhJHfaUmro&#10;9YhPPbaH3dEp2H5S9Wy/3pr3al/Zun4Q9CoPSl1fzdtHYBHn+AfDr35ShzI5Nf5IJrBBgczu7hOq&#10;YJXdAkuAXIk0rlGwXkrgZcH/Lyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAILh4UHV&#10;AQAAlwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP6K&#10;FVbfAAAACQEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
           <v:textbox inset="0,0,0,0">
             <w:txbxContent>
-              <w:p w:rsidR="009A1815" w:rsidRDefault="004F654E">
+              <w:p w:rsidR="009A1815" w:rsidRDefault="004F0096">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:before="15"/>
                   <w:ind w:left="60"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                     <w:spacing w:val="-10"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A1815">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                     <w:spacing w:val="-10"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> PAGE </w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                     <w:spacing w:val="-10"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00D82A73">
+                <w:r w:rsidR="00055286">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                     <w:noProof/>
                     <w:spacing w:val="-10"/>
                   </w:rPr>
                   <w:t>12</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                     <w:spacing w:val="-10"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -33505,245 +34718,270 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2063"/>
+    <o:shapedefaults v:ext="edit" spidmax="8194"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="000D33AE"/>
     <w:rsid w:val="00001EB4"/>
     <w:rsid w:val="00005EB1"/>
     <w:rsid w:val="000125ED"/>
     <w:rsid w:val="00030673"/>
     <w:rsid w:val="00042619"/>
+    <w:rsid w:val="00055286"/>
     <w:rsid w:val="0007354B"/>
     <w:rsid w:val="000851EE"/>
+    <w:rsid w:val="000875AD"/>
     <w:rsid w:val="00093ACA"/>
     <w:rsid w:val="000C00AA"/>
     <w:rsid w:val="000C37BC"/>
     <w:rsid w:val="000D33AE"/>
     <w:rsid w:val="000E0EA5"/>
     <w:rsid w:val="000F7B1D"/>
     <w:rsid w:val="0011363D"/>
     <w:rsid w:val="00133DC2"/>
     <w:rsid w:val="00146D54"/>
     <w:rsid w:val="00147025"/>
     <w:rsid w:val="00155592"/>
+    <w:rsid w:val="001A645A"/>
+    <w:rsid w:val="001D764D"/>
     <w:rsid w:val="001E1492"/>
     <w:rsid w:val="001E3422"/>
     <w:rsid w:val="001E77FA"/>
     <w:rsid w:val="00243585"/>
     <w:rsid w:val="002564F6"/>
     <w:rsid w:val="00260F44"/>
     <w:rsid w:val="00263A87"/>
     <w:rsid w:val="00284E73"/>
     <w:rsid w:val="002A0364"/>
     <w:rsid w:val="002A2423"/>
     <w:rsid w:val="002C6DCE"/>
     <w:rsid w:val="002E05FA"/>
+    <w:rsid w:val="002E5CC4"/>
     <w:rsid w:val="00304278"/>
     <w:rsid w:val="003116A8"/>
     <w:rsid w:val="0031622E"/>
     <w:rsid w:val="003227EE"/>
     <w:rsid w:val="003264AF"/>
     <w:rsid w:val="0033361E"/>
+    <w:rsid w:val="003465F8"/>
+    <w:rsid w:val="00352864"/>
     <w:rsid w:val="003A7A43"/>
     <w:rsid w:val="003B05B1"/>
     <w:rsid w:val="003B4892"/>
     <w:rsid w:val="00432D6A"/>
     <w:rsid w:val="00442255"/>
+    <w:rsid w:val="004429FD"/>
     <w:rsid w:val="00453C86"/>
     <w:rsid w:val="00454E3A"/>
     <w:rsid w:val="00461587"/>
     <w:rsid w:val="00472547"/>
+    <w:rsid w:val="00492AD4"/>
     <w:rsid w:val="00494880"/>
     <w:rsid w:val="004B0895"/>
+    <w:rsid w:val="004F0096"/>
     <w:rsid w:val="004F35D0"/>
     <w:rsid w:val="004F654E"/>
     <w:rsid w:val="00520BB4"/>
     <w:rsid w:val="005376BA"/>
     <w:rsid w:val="00553D61"/>
+    <w:rsid w:val="005564B7"/>
     <w:rsid w:val="005A6F64"/>
     <w:rsid w:val="005D1170"/>
+    <w:rsid w:val="005E324E"/>
     <w:rsid w:val="00614E84"/>
     <w:rsid w:val="0064413C"/>
+    <w:rsid w:val="006A380F"/>
     <w:rsid w:val="006C7AB9"/>
     <w:rsid w:val="006E04BC"/>
     <w:rsid w:val="006F1D70"/>
     <w:rsid w:val="0072006A"/>
     <w:rsid w:val="007249EA"/>
+    <w:rsid w:val="00733361"/>
     <w:rsid w:val="007367EF"/>
     <w:rsid w:val="007565A3"/>
     <w:rsid w:val="00756CC5"/>
     <w:rsid w:val="00771692"/>
     <w:rsid w:val="00775013"/>
     <w:rsid w:val="00780C28"/>
     <w:rsid w:val="007963CD"/>
     <w:rsid w:val="007B5CB3"/>
     <w:rsid w:val="007F6ABB"/>
     <w:rsid w:val="00801A6A"/>
+    <w:rsid w:val="0080380D"/>
     <w:rsid w:val="00806D75"/>
     <w:rsid w:val="00834276"/>
     <w:rsid w:val="00835D8E"/>
     <w:rsid w:val="0084268E"/>
     <w:rsid w:val="00852592"/>
     <w:rsid w:val="008869FD"/>
     <w:rsid w:val="008A2ED0"/>
     <w:rsid w:val="008A4BE9"/>
     <w:rsid w:val="008C7310"/>
+    <w:rsid w:val="008C7C56"/>
     <w:rsid w:val="008D17EE"/>
     <w:rsid w:val="008D7A3B"/>
     <w:rsid w:val="008E79BE"/>
     <w:rsid w:val="0090424F"/>
     <w:rsid w:val="00910974"/>
+    <w:rsid w:val="00911823"/>
     <w:rsid w:val="00915325"/>
     <w:rsid w:val="009319DA"/>
     <w:rsid w:val="00943AEA"/>
     <w:rsid w:val="00945894"/>
     <w:rsid w:val="00947975"/>
     <w:rsid w:val="00966875"/>
     <w:rsid w:val="009673B5"/>
     <w:rsid w:val="0097440C"/>
     <w:rsid w:val="00993845"/>
     <w:rsid w:val="009A1815"/>
     <w:rsid w:val="009B10E5"/>
     <w:rsid w:val="009F719B"/>
     <w:rsid w:val="00A23E30"/>
+    <w:rsid w:val="00A3445E"/>
     <w:rsid w:val="00A75963"/>
     <w:rsid w:val="00A92974"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A93B5D"/>
     <w:rsid w:val="00AB51F3"/>
+    <w:rsid w:val="00AC0E0E"/>
     <w:rsid w:val="00AC13E6"/>
     <w:rsid w:val="00AC1AC8"/>
     <w:rsid w:val="00AC69AE"/>
     <w:rsid w:val="00AD4664"/>
+    <w:rsid w:val="00AE6091"/>
     <w:rsid w:val="00AF0DC2"/>
+    <w:rsid w:val="00AF6F51"/>
     <w:rsid w:val="00B1339E"/>
     <w:rsid w:val="00B31EE9"/>
     <w:rsid w:val="00B41254"/>
     <w:rsid w:val="00B5327F"/>
     <w:rsid w:val="00B6322F"/>
     <w:rsid w:val="00B656A9"/>
     <w:rsid w:val="00B80302"/>
     <w:rsid w:val="00B84BCA"/>
     <w:rsid w:val="00BA640B"/>
     <w:rsid w:val="00BE4E28"/>
     <w:rsid w:val="00BF21C1"/>
     <w:rsid w:val="00C02921"/>
     <w:rsid w:val="00C06592"/>
     <w:rsid w:val="00C14735"/>
     <w:rsid w:val="00C160CE"/>
     <w:rsid w:val="00C22A1C"/>
     <w:rsid w:val="00C27E25"/>
+    <w:rsid w:val="00C43CF3"/>
     <w:rsid w:val="00C459DF"/>
     <w:rsid w:val="00C472C1"/>
     <w:rsid w:val="00C91FBE"/>
     <w:rsid w:val="00CA3F79"/>
     <w:rsid w:val="00CC6DAE"/>
+    <w:rsid w:val="00D15B38"/>
     <w:rsid w:val="00D51AD7"/>
     <w:rsid w:val="00D56B99"/>
+    <w:rsid w:val="00D74A3E"/>
     <w:rsid w:val="00D82A73"/>
     <w:rsid w:val="00D9391B"/>
+    <w:rsid w:val="00DC1C2E"/>
     <w:rsid w:val="00DC22C8"/>
     <w:rsid w:val="00DD5238"/>
     <w:rsid w:val="00DF7CCA"/>
     <w:rsid w:val="00E16502"/>
     <w:rsid w:val="00E45660"/>
     <w:rsid w:val="00E569E2"/>
     <w:rsid w:val="00E574EE"/>
     <w:rsid w:val="00E63D0E"/>
     <w:rsid w:val="00E83896"/>
     <w:rsid w:val="00E85960"/>
     <w:rsid w:val="00EA3A5D"/>
     <w:rsid w:val="00EC25AC"/>
     <w:rsid w:val="00EC7704"/>
     <w:rsid w:val="00ED1A73"/>
     <w:rsid w:val="00F04D63"/>
     <w:rsid w:val="00F07081"/>
     <w:rsid w:val="00F13CE2"/>
     <w:rsid w:val="00F3378E"/>
     <w:rsid w:val="00F43658"/>
     <w:rsid w:val="00F556C5"/>
     <w:rsid w:val="00F85D69"/>
     <w:rsid w:val="00F918B3"/>
     <w:rsid w:val="00FA34BD"/>
     <w:rsid w:val="00FC0BB4"/>
     <w:rsid w:val="00FC44EF"/>
     <w:rsid w:val="00FF26FA"/>
     <w:rsid w:val="00FF580D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2063"/>
+    <o:shapedefaults v:ext="edit" spidmax="8194"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -34834,90 +36072,90 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8EA2189-7651-4642-9BE0-97FF4D146E31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{413B1DC5-2838-4B0E-8C32-27A5F5553628}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>23109</Characters>
+  <Pages>13</Pages>
+  <Words>4292</Words>
+  <Characters>24467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Superintending Engineer,    Operation Circle, Yadadri Bhongir</vt:lpstr>
       <vt:lpstr>    SOUTHERN POWER DISTRIBUTION COMPANY OF TELANGANA LIMITED</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27109</CharactersWithSpaces>
+  <CharactersWithSpaces>28702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Santhosh Sp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>